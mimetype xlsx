--- v0 (2026-06-30)
+++ v1 (2026-09-30)
@@ -31217,52 +31217,52 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B3543FF4CE037C4B848DBF566FBB79FA" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b4599b3d1d1238bb37eeae52ca46e2d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f94b9277-b0a3-4d91-bade-04ea91219630" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83ec678949ad3ea26343c1a8eaabfa78" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B3543FF4CE037C4B848DBF566FBB79FA" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22d42e026bf5002c666d097821bc6446">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f94b9277-b0a3-4d91-bade-04ea91219630" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="431dd4af71893f3ce9fbf447a1be3169" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f94b9277-b0a3-4d91-bade-04ea91219630"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -31391,51 +31391,51 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A757D4-3CB6-4FB8-9C7B-0F1399BC96B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23E8EDB-98AB-4C8B-95F5-E225937C8A44}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C77B5EF2-155A-436C-B059-5EFF197288AB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D046D5D8-A852-4408-B401-AF08EEF509D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7B5D7145-C1F4-448B-92A8-A74A60B2BC82"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>